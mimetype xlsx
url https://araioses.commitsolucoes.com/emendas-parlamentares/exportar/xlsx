--- v0 (2026-08-28)
+++ v1 (2026-10-27)
@@ -12,266 +12,712 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>EMENDAS PARLAMENTARES</t>
   </si>
   <si>
+    <t>► WELLINGTON DO CURSO — Nº EPI.2026.05170/2026</t>
+  </si>
+  <si>
+    <t>Parlamentar</t>
+  </si>
+  <si>
+    <t>Número/Ano</t>
+  </si>
+  <si>
+    <t>Convênio</t>
+  </si>
+  <si>
+    <t>Tipo</t>
+  </si>
+  <si>
+    <t>Objeto</t>
+  </si>
+  <si>
+    <t>Origem</t>
+  </si>
+  <si>
+    <t>Situação</t>
+  </si>
+  <si>
+    <t>Forma de Repasse</t>
+  </si>
+  <si>
+    <t>Vl. Previsto</t>
+  </si>
+  <si>
+    <t>Vl. Repassado</t>
+  </si>
+  <si>
+    <t>WELLINGTON DO CURSO</t>
+  </si>
+  <si>
+    <t>EPI.2026.05170/2026</t>
+  </si>
+  <si>
+    <t>Individual</t>
+  </si>
+  <si>
+    <t>Custeio para as ações de assistência à saúde DO HOSPITAL MUNICIPAL NOSSA SENHORA DA CONCEICAO, CNES Nº 460912</t>
+  </si>
+  <si>
+    <t>Municipal</t>
+  </si>
+  <si>
+    <t>Em execução</t>
+  </si>
+  <si>
+    <t>Fundo a Fundo</t>
+  </si>
+  <si>
+    <t>R$ 1.000.000,00</t>
+  </si>
+  <si>
+    <t>R$ 300.000,00</t>
+  </si>
+  <si>
+    <t>Nº/Ano</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>21/08/2026</t>
+  </si>
+  <si>
+    <t>Função de Governo</t>
+  </si>
+  <si>
+    <t>Saúde</t>
+  </si>
+  <si>
+    <t>Localidade</t>
+  </si>
+  <si>
+    <t>ARAIOSES-MA</t>
+  </si>
+  <si>
+    <t>Valor Previsto</t>
+  </si>
+  <si>
+    <t>Valor Repassado</t>
+  </si>
+  <si>
+    <t>Valor Empenhado</t>
+  </si>
+  <si>
+    <t>R$ 355.548,00</t>
+  </si>
+  <si>
+    <t>Valor Liquidado</t>
+  </si>
+  <si>
+    <t>Valor Pago</t>
+  </si>
+  <si>
+    <t>Exec. Financeira</t>
+  </si>
+  <si>
+    <t>35,6%</t>
+  </si>
+  <si>
+    <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 720008 | Data: 20/07/2026 | Vl. Empenhado: R$ 355.548,00 | Vl. Liquidado: R$ 355.548,00 | Vl. Pago: R$ 355.548,00</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>CPF/CNPJ</t>
+  </si>
+  <si>
+    <t>Nat. Despesa</t>
+  </si>
+  <si>
+    <t>Fonte</t>
+  </si>
+  <si>
+    <t>Programa / Ação</t>
+  </si>
+  <si>
+    <t>Modalidade Lic.</t>
+  </si>
+  <si>
+    <t>Nº Contrato</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>INSTITUTO TRANSFORMAR</t>
+  </si>
+  <si>
+    <t>32.304.118/0001-08</t>
+  </si>
+  <si>
+    <t>3 3 90.39.50</t>
+  </si>
+  <si>
+    <t>0214 / 2066</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>R$ 0,00</t>
+  </si>
+  <si>
+    <t>Descrição:CONTRATAÇÃO DE PESSOA JURÍDICA PARA PRESTAÇÃO DE SERVIÇOS DE SAUDE, DESTINADOS À REALIZAÇÃO DE CONSULTAS MÉDICAS ESPECIALIZADAS, EXAMES DIAGNÓSTICOS E PROCEDIMENTOS CIRÚRGICOS ELETIVOS EM REGIME DE MUTIRÃO, VISANDO À REDUÇÃO DA DEMANDA REPRIMIDA DO SISTEMA ÚNICO DE SAÚDE (SUS) E AO ATENDIMENTO DAS DEMANDAS DA SECRETARIA MUNICIPAL DE SAÚDE DA PREFEITURA DE ARAIOSES/MA CONTRATO DE ADESÃO N° 20260529002/2026. NOTA FISCAL N° 003 RECURSO ESTADUAL DE EMENDA PARLAMENTAR INDIVIDUAL PARLAMENTAR: WELLINGTON DO CURSO CONTA: 40.286-9 = CUST AC DE ASSISTHOSP3804</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 720008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Data Liquidação</t>
+  </si>
+  <si>
+    <t>03</t>
+  </si>
+  <si>
+    <t>20/07/2026</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 720008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº OB</t>
+  </si>
+  <si>
+    <t>Data Pagamento</t>
+  </si>
+  <si>
+    <t>03692</t>
+  </si>
+  <si>
+    <t>22/07/2026</t>
+  </si>
+  <si>
+    <t>Pago</t>
+  </si>
+  <si>
+    <t>► ANDREIA M. REZENDE — Nº EPI.2026.05269/2026</t>
+  </si>
+  <si>
+    <t>ANDREIA M. REZENDE</t>
+  </si>
+  <si>
+    <t>EPI.2026.05269/2026</t>
+  </si>
+  <si>
+    <t>CUSTEIO PARA AS AÇÕES DE ASSISTENCIA À SAU</t>
+  </si>
+  <si>
+    <t>Estadual</t>
+  </si>
+  <si>
+    <t>R$ 100.000,00</t>
+  </si>
+  <si>
+    <t>03/07/2026</t>
+  </si>
+  <si>
+    <t>10,0%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 722002 | Data: 22/07/2026 | Vl. Empenhado: R$ 100.000,00 | Vl. Liquidado: R$ 100.000,00 | Vl. Pago: R$ 100.000,00</t>
+  </si>
+  <si>
+    <t>3.3.90.39.50</t>
+  </si>
+  <si>
+    <t>Descrição:CONTRATAÇÃO DE PESSOA JURiDICA PARA PRESTAÇÃO DE SERVIÇOS DE SAÚDE, DESTINADOS À REALIZAÇÃO DE CONSULTAS MÉDICAS ESPECIALIZADAS, EXAMES DIAGNÓSTICOS E PROCEDIMENTOS CIRÚRGICOS ELETIVOS EM REGIME DE MUTIRÃO, VISANDO À REDUÇÃO DA DEMANDA REPRIMIDA DO SISTEMA ÚNICO DE SAÚDE (SUS) E AO ATENDIMENTO DAS DEMANDAS DA SECRETARIA MUNICIPAL DE SAÚDE DA PREFEITURA DE ARAIOSES/MA CONTRATO DE ADESÃO N° 20260529002/2026. NOTA FISCAL N° 005. RECURSO ESTADUAL DE EMENDA PARLAMENTAR INDIVIDUAL PARLAMENTAR: ANDREIA M. REZENDE CONTA: 40.639-2 = CUSTEIO P ACOES DE SAUDE.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 722002 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>05</t>
+  </si>
+  <si>
+    <t>R$ 5.000,00</t>
+  </si>
+  <si>
+    <t>R$ 95.000,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 722002 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>03694</t>
+  </si>
+  <si>
+    <t>23/07/2026</t>
+  </si>
+  <si>
+    <t>03693</t>
+  </si>
+  <si>
+    <t>► ANDREIA M. REZENDE — Nº EPI.2026.06133/2026</t>
+  </si>
+  <si>
+    <t>EPI.2026.06133/2026</t>
+  </si>
+  <si>
+    <t>INDIVIDUAL</t>
+  </si>
+  <si>
+    <t>CUSTEIO PARA AS AÇÕES DE ASSISTÊNCIA À SAÚDE DO HOSPITAL MUNICIPAL NOSSA SENHORA DA CONCEIÇÃO - CNES: 460912</t>
+  </si>
+  <si>
+    <t>R$ 1.500.000,00</t>
+  </si>
+  <si>
+    <t>R$ 150.000,00</t>
+  </si>
+  <si>
+    <t>02/07/2026</t>
+  </si>
+  <si>
+    <t>SAÚDE</t>
+  </si>
+  <si>
+    <t>R$ 161.560,20</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 722003 | Data: 22/07/2026 | Vl. Empenhado: R$ 161.560,20 | Vl. Liquidado: R$ 161.560,20 | Vl. Pago: R$ 150.000,00</t>
+  </si>
+  <si>
+    <t>Descrição:CONTRATAÇÃO DE PESSOA JURÍDICA PARA PRESTAÇÃO DE SERVIÇOS DE SAÚDE, DESTINADOS À REALIZAÇÃO DE CONSULTAS MÉDICAS ESPECIALIZADAS, EXAMES DIAGNÓSTICOS E PROCEDIMENTOS CIRÚRGICOS ELETIVOS EM REGIME DE MUTIRÃO, VISANDO À REDUÇÃO DA DEMANDA REPRIMIDA DO SISTEMA ÚNICO DE SAÚDE (SUS) E AO ATENDIMENTO DAS DEMANDAS DA SECRETARIA MUNICIPAL DE SAÚDE DA PREFEITURA DE ARAIOSES/MA. CONTRATO DE ADESÃO NP 20260529002/2026. NOTA FISCAL NP 006. RECURSO ESTADUAL DE EMENDA PARLAMENTAR INDIVIDUAL PARLAMENTAR: ANDREIA M. REZENDE 40.701-1 = FUNDO M SAUDE ARAIOSES.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 722003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>06/2026</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 722003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>03695</t>
+  </si>
+  <si>
+    <t>► GUILHERME PAZ — Nº EPI.2026.04925/2026</t>
+  </si>
+  <si>
+    <t>GUILHERME PAZ</t>
+  </si>
+  <si>
+    <t>EPI.2026.04925/2026</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>ARAIOSES</t>
+  </si>
+  <si>
+    <t>R$ 274.364,48</t>
+  </si>
+  <si>
+    <t>R$ 260.646,26</t>
+  </si>
+  <si>
+    <t>26,1%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 715007 | Data: 15/07/2026 | Vl. Empenhado: R$ 300.000,00 | Vl. Liquidado: R$ 274.364,48 | Vl. Pago: R$ 260.646,26</t>
+  </si>
+  <si>
+    <t>R$ 25.635,52</t>
+  </si>
+  <si>
+    <t>Descrição:</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 715007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>15/07/2026</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 715007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>OB</t>
+  </si>
+  <si>
+    <t>► HELENA MARIA DUAILIBE FERREIRA — Nº EPI.2026.05156/2026</t>
+  </si>
+  <si>
+    <t>Helena Maria Duailibe Ferreira</t>
+  </si>
+  <si>
+    <t>EPI.2026.05156/2026</t>
+  </si>
+  <si>
+    <t>CUSTEIO PARA AS AÇÕES DE ASSISTÊNCIA À SAÚDE DO HOSPITAL MUNICIPAL NOSSA SENHORA DA CONCEIÇÃO - CNES: 460912&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>15/06/2026</t>
+  </si>
+  <si>
+    <t>SAUDE</t>
+  </si>
+  <si>
+    <t>0,0%</t>
+  </si>
+  <si>
+    <t>► JÚNIOR CASCARIA — Nº EPI.2026.05165/2026</t>
+  </si>
+  <si>
+    <t>JÚNIOR CASCARIA</t>
+  </si>
+  <si>
+    <t>EPI.2026.05165/2026</t>
+  </si>
+  <si>
+    <t>10/06/2026</t>
+  </si>
+  <si>
     <t>► JÚNIOR FRANÇA — Nº EPI.2026.05390/2026</t>
   </si>
   <si>
-    <t>Parlamentar</t>
-[...28 lines deleted...]
-  <si>
     <t>JÚNIOR FRANÇA</t>
   </si>
   <si>
     <t>EPI.2026.05390/2026</t>
   </si>
   <si>
     <t>ESTADUAL</t>
   </si>
   <si>
     <t>ndicação de emenda parlamentar para custeio das ações de Assistênci</t>
   </si>
   <si>
-    <t>Estadual</t>
-[...7 lines deleted...]
-  <si>
     <t>R$ 750.000,00</t>
   </si>
   <si>
     <t>R$ 375.000,00</t>
   </si>
   <si>
-    <t>Nº/Ano</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2026</t>
-  </si>
-[...34 lines deleted...]
-    <t>0,0%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFffffff"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1a2744"/>
         <bgColor rgb="FF1a2744"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2c3e6e"/>
         <bgColor rgb="FF2c3e6e"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF3a3f5c"/>
+        <bgColor rgb="FF3a3f5c"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2c3e50"/>
+        <bgColor rgb="FF2c3e50"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF4a5568"/>
+        <bgColor rgb="FF4a5568"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFf7f7f7"/>
+        <bgColor rgb="FFf7f7f7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1a6b3a"/>
+        <bgColor rgb="FF1a6b3a"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF27ae60"/>
+        <bgColor rgb="FF27ae60"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFf0faf4"/>
+        <bgColor rgb="FFf0faf4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF154360"/>
+        <bgColor rgb="FF154360"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2980b9"/>
+        <bgColor rgb="FF2980b9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFebf5fb"/>
+        <bgColor rgb="FFebf5fb"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFe0f5e9"/>
+        <bgColor rgb="FFe0f5e9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFd6eaf8"/>
+        <bgColor rgb="FFd6eaf8"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="2">
+  <borders count="3">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
+    <border>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="28">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="5" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="8" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="10" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="10" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="11" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="13" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="13" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="14" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="14" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="15" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="15" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -537,54 +983,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J9"/>
+  <dimension ref="A1:J143"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J4" sqref="J4"/>
+      <selection activeCell="J138" sqref="J138"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="4" t="s">
@@ -724,55 +1170,1817 @@
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>31</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>6</v>
       </c>
       <c r="F9" t="s">
         <v>15</v>
       </c>
     </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="8"/>
+      <c r="C13" s="8"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="8"/>
+      <c r="G13" s="8"/>
+      <c r="H13" s="8"/>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F14" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G14" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H14" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D15" s="3">
+        <v>1621</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="12"/>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="13"/>
+      <c r="C18" s="13"/>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="C20" s="17" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" s="18" t="s">
+        <v>58</v>
+      </c>
+      <c r="B22" s="18"/>
+      <c r="C22" s="18"/>
+      <c r="D22" s="18"/>
+      <c r="E22" s="18"/>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B23" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C23" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E23" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="C24" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D24" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="E24" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="23"/>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="2"/>
+      <c r="F29" s="2"/>
+      <c r="G29" s="2"/>
+      <c r="H29" s="2"/>
+      <c r="I29" s="2"/>
+      <c r="J29" s="2"/>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F30" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G30" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H30" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J30" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I31" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J31" s="6" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B33" t="s">
+        <v>66</v>
+      </c>
+      <c r="C33" t="s">
+        <v>22</v>
+      </c>
+      <c r="D33" t="s">
+        <v>70</v>
+      </c>
+      <c r="E33" t="s">
+        <v>5</v>
+      </c>
+      <c r="F33" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" t="s">
+        <v>7</v>
+      </c>
+      <c r="H33" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34" t="s">
+        <v>9</v>
+      </c>
+      <c r="B34" t="s">
+        <v>18</v>
+      </c>
+      <c r="C34" t="s">
+        <v>24</v>
+      </c>
+      <c r="D34" t="s">
+        <v>25</v>
+      </c>
+      <c r="E34" t="s">
+        <v>26</v>
+      </c>
+      <c r="F34" t="s">
+        <v>27</v>
+      </c>
+      <c r="G34" t="s">
+        <v>8</v>
+      </c>
+      <c r="H34" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" t="s">
+        <v>28</v>
+      </c>
+      <c r="B35" t="s">
+        <v>19</v>
+      </c>
+      <c r="C35" t="s">
+        <v>29</v>
+      </c>
+      <c r="D35" t="s">
+        <v>69</v>
+      </c>
+      <c r="E35" t="s">
+        <v>30</v>
+      </c>
+      <c r="F35" t="s">
+        <v>69</v>
+      </c>
+      <c r="G35" t="s">
+        <v>32</v>
+      </c>
+      <c r="H35" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" t="s">
+        <v>69</v>
+      </c>
+      <c r="C36" t="s">
+        <v>34</v>
+      </c>
+      <c r="D36" t="s">
+        <v>71</v>
+      </c>
+      <c r="E36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F36" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B40" s="8"/>
+      <c r="C40" s="8"/>
+      <c r="D40" s="8"/>
+      <c r="E40" s="8"/>
+      <c r="F40" s="8"/>
+      <c r="G40" s="8"/>
+      <c r="H40" s="8"/>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B41" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C41" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D41" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E41" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F41" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G41" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H41" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="D42" s="3">
+        <v>1.621</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H42" s="6" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="B43" s="12"/>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="B45" s="13"/>
+      <c r="C45" s="13"/>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B46" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C46" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="B47" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C47" s="17" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" s="24" t="s">
+        <v>76</v>
+      </c>
+      <c r="B48" s="24" t="s">
+        <v>62</v>
+      </c>
+      <c r="C48" s="25" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B50" s="18"/>
+      <c r="C50" s="18"/>
+      <c r="D50" s="18"/>
+      <c r="E50" s="18"/>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B51" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C51" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E51" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="B52" s="21" t="s">
+        <v>81</v>
+      </c>
+      <c r="C52" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D52" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="E52" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="B53" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="C53" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="D53" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="E53" s="26" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" s="23"/>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58" s="2"/>
+      <c r="C58" s="2"/>
+      <c r="D58" s="2"/>
+      <c r="E58" s="2"/>
+      <c r="F58" s="2"/>
+      <c r="G58" s="2"/>
+      <c r="H58" s="2"/>
+      <c r="I58" s="2"/>
+      <c r="J58" s="2"/>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C59" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E59" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F59" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G59" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H59" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J59" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C60" s="3"/>
+      <c r="D60" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H60" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I60" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="J60" s="6" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" t="s">
+        <v>21</v>
+      </c>
+      <c r="B62" t="s">
+        <v>84</v>
+      </c>
+      <c r="C62" t="s">
+        <v>22</v>
+      </c>
+      <c r="D62" t="s">
+        <v>89</v>
+      </c>
+      <c r="E62" t="s">
+        <v>5</v>
+      </c>
+      <c r="F62" t="s">
+        <v>85</v>
+      </c>
+      <c r="G62" t="s">
+        <v>7</v>
+      </c>
+      <c r="H62" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" t="s">
+        <v>9</v>
+      </c>
+      <c r="B63" t="s">
+        <v>18</v>
+      </c>
+      <c r="C63" t="s">
+        <v>24</v>
+      </c>
+      <c r="D63" t="s">
+        <v>90</v>
+      </c>
+      <c r="E63" t="s">
+        <v>26</v>
+      </c>
+      <c r="F63" t="s">
+        <v>27</v>
+      </c>
+      <c r="G63" t="s">
+        <v>8</v>
+      </c>
+      <c r="H63" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" t="s">
+        <v>28</v>
+      </c>
+      <c r="B64" t="s">
+        <v>87</v>
+      </c>
+      <c r="C64" t="s">
+        <v>29</v>
+      </c>
+      <c r="D64" t="s">
+        <v>88</v>
+      </c>
+      <c r="E64" t="s">
+        <v>30</v>
+      </c>
+      <c r="F64" t="s">
+        <v>91</v>
+      </c>
+      <c r="G64" t="s">
+        <v>32</v>
+      </c>
+      <c r="H64" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65" t="s">
+        <v>33</v>
+      </c>
+      <c r="B65" t="s">
+        <v>88</v>
+      </c>
+      <c r="C65" t="s">
+        <v>34</v>
+      </c>
+      <c r="D65" t="s">
+        <v>71</v>
+      </c>
+      <c r="E65" t="s">
+        <v>6</v>
+      </c>
+      <c r="F65" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B67" s="7"/>
+      <c r="C67" s="7"/>
+      <c r="D67" s="7"/>
+      <c r="E67" s="7"/>
+      <c r="F67" s="7"/>
+      <c r="G67" s="7"/>
+      <c r="H67" s="7"/>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="B69" s="8"/>
+      <c r="C69" s="8"/>
+      <c r="D69" s="8"/>
+      <c r="E69" s="8"/>
+      <c r="F69" s="8"/>
+      <c r="G69" s="8"/>
+      <c r="H69" s="8"/>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B70" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C70" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D70" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E70" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F70" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G70" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H70" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="D71" s="3">
+        <v>2066</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H71" s="6" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="B72" s="12"/>
+      <c r="C72" s="12"/>
+      <c r="D72" s="12"/>
+      <c r="E72" s="12"/>
+      <c r="F72" s="12"/>
+      <c r="G72" s="12"/>
+      <c r="H72" s="12"/>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="B74" s="13"/>
+      <c r="C74" s="13"/>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B75" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C75" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" s="16" t="s">
+        <v>95</v>
+      </c>
+      <c r="B76" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C76" s="17" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="B78" s="18"/>
+      <c r="C78" s="18"/>
+      <c r="D78" s="18"/>
+      <c r="E78" s="18"/>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B79" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C79" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E79" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="B80" s="21" t="s">
+        <v>81</v>
+      </c>
+      <c r="C80" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D80" s="22" t="s">
+        <v>88</v>
+      </c>
+      <c r="E80" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83" s="23"/>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="B85" s="2"/>
+      <c r="C85" s="2"/>
+      <c r="D85" s="2"/>
+      <c r="E85" s="2"/>
+      <c r="F85" s="2"/>
+      <c r="G85" s="2"/>
+      <c r="H85" s="2"/>
+      <c r="I85" s="2"/>
+      <c r="J85" s="2"/>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B86" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C86" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D86" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E86" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F86" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G86" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H86" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I86" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J86" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10">
+      <c r="A87" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="C87" s="3"/>
+      <c r="D87" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="G87" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H87" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I87" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J87" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89" t="s">
+        <v>21</v>
+      </c>
+      <c r="B89" t="s">
+        <v>100</v>
+      </c>
+      <c r="C89" t="s">
+        <v>22</v>
+      </c>
+      <c r="D89" t="s">
+        <v>101</v>
+      </c>
+      <c r="E89" t="s">
+        <v>5</v>
+      </c>
+      <c r="F89" t="s">
+        <v>18</v>
+      </c>
+      <c r="G89" t="s">
+        <v>7</v>
+      </c>
+      <c r="H89" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" t="s">
+        <v>9</v>
+      </c>
+      <c r="B90" t="s">
+        <v>18</v>
+      </c>
+      <c r="C90" t="s">
+        <v>24</v>
+      </c>
+      <c r="D90" t="s">
+        <v>90</v>
+      </c>
+      <c r="E90" t="s">
+        <v>26</v>
+      </c>
+      <c r="F90" t="s">
+        <v>102</v>
+      </c>
+      <c r="G90" t="s">
+        <v>8</v>
+      </c>
+      <c r="H90" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91" t="s">
+        <v>28</v>
+      </c>
+      <c r="B91" t="s">
+        <v>19</v>
+      </c>
+      <c r="C91" t="s">
+        <v>29</v>
+      </c>
+      <c r="D91" t="s">
+        <v>19</v>
+      </c>
+      <c r="E91" t="s">
+        <v>30</v>
+      </c>
+      <c r="F91" t="s">
+        <v>20</v>
+      </c>
+      <c r="G91" t="s">
+        <v>32</v>
+      </c>
+      <c r="H91" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92" t="s">
+        <v>33</v>
+      </c>
+      <c r="B92" t="s">
+        <v>104</v>
+      </c>
+      <c r="C92" t="s">
+        <v>34</v>
+      </c>
+      <c r="D92" t="s">
+        <v>105</v>
+      </c>
+      <c r="E92" t="s">
+        <v>6</v>
+      </c>
+      <c r="F92" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B94" s="7"/>
+      <c r="C94" s="7"/>
+      <c r="D94" s="7"/>
+      <c r="E94" s="7"/>
+      <c r="F94" s="7"/>
+      <c r="G94" s="7"/>
+      <c r="H94" s="7"/>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="B96" s="8"/>
+      <c r="C96" s="8"/>
+      <c r="D96" s="8"/>
+      <c r="E96" s="8"/>
+      <c r="F96" s="8"/>
+      <c r="G96" s="8"/>
+      <c r="H96" s="8"/>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B97" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C97" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D97" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E97" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F97" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G97" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H97" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D98" s="3">
+        <v>1621</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F98" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G98" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H98" s="6" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="B99" s="12"/>
+      <c r="C99" s="12"/>
+      <c r="D99" s="12"/>
+      <c r="E99" s="12"/>
+      <c r="F99" s="12"/>
+      <c r="G99" s="12"/>
+      <c r="H99" s="12"/>
+    </row>
+    <row r="101" spans="1:10">
+      <c r="A101" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="B101" s="13"/>
+      <c r="C101" s="13"/>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B102" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C102" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103" s="16">
+        <v>715007</v>
+      </c>
+      <c r="B103" s="16" t="s">
+        <v>110</v>
+      </c>
+      <c r="C103" s="17" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10">
+      <c r="A105" s="18" t="s">
+        <v>111</v>
+      </c>
+      <c r="B105" s="18"/>
+      <c r="C105" s="18"/>
+      <c r="D105" s="18"/>
+      <c r="E105" s="18"/>
+    </row>
+    <row r="106" spans="1:10">
+      <c r="A106" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B106" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C106" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D106" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E106" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10">
+      <c r="A107" s="21" t="s">
+        <v>112</v>
+      </c>
+      <c r="B107" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="C107" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D107" s="22" t="s">
+        <v>104</v>
+      </c>
+      <c r="E107" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10">
+      <c r="A110" s="23"/>
+    </row>
+    <row r="112" spans="1:10">
+      <c r="A112" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="B112" s="2"/>
+      <c r="C112" s="2"/>
+      <c r="D112" s="2"/>
+      <c r="E112" s="2"/>
+      <c r="F112" s="2"/>
+      <c r="G112" s="2"/>
+      <c r="H112" s="2"/>
+      <c r="I112" s="2"/>
+      <c r="J112" s="2"/>
+    </row>
+    <row r="113" spans="1:10">
+      <c r="A113" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B113" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C113" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D113" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E113" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F113" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G113" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H113" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I113" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J113" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10">
+      <c r="A114" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C114" s="3"/>
+      <c r="D114" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="F114" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="G114" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H114" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I114" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J114" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10">
+      <c r="A116" t="s">
+        <v>21</v>
+      </c>
+      <c r="B116" t="s">
+        <v>115</v>
+      </c>
+      <c r="C116" t="s">
+        <v>22</v>
+      </c>
+      <c r="D116" t="s">
+        <v>117</v>
+      </c>
+      <c r="E116" t="s">
+        <v>5</v>
+      </c>
+      <c r="F116" t="s">
+        <v>85</v>
+      </c>
+      <c r="G116" t="s">
+        <v>7</v>
+      </c>
+      <c r="H116" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10">
+      <c r="A117" t="s">
+        <v>9</v>
+      </c>
+      <c r="B117" t="s">
+        <v>18</v>
+      </c>
+      <c r="C117" t="s">
+        <v>24</v>
+      </c>
+      <c r="D117" t="s">
+        <v>118</v>
+      </c>
+      <c r="E117" t="s">
+        <v>26</v>
+      </c>
+      <c r="F117" t="s">
+        <v>27</v>
+      </c>
+      <c r="G117" t="s">
+        <v>8</v>
+      </c>
+      <c r="H117" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10">
+      <c r="A118" t="s">
+        <v>28</v>
+      </c>
+      <c r="B118" t="s">
+        <v>19</v>
+      </c>
+      <c r="C118" t="s">
+        <v>29</v>
+      </c>
+      <c r="D118" t="s">
+        <v>19</v>
+      </c>
+      <c r="E118" t="s">
+        <v>30</v>
+      </c>
+      <c r="F118" t="s">
+        <v>51</v>
+      </c>
+      <c r="G118" t="s">
+        <v>32</v>
+      </c>
+      <c r="H118" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10">
+      <c r="A119" t="s">
+        <v>33</v>
+      </c>
+      <c r="B119" t="s">
+        <v>51</v>
+      </c>
+      <c r="C119" t="s">
+        <v>34</v>
+      </c>
+      <c r="D119" t="s">
+        <v>119</v>
+      </c>
+      <c r="E119" t="s">
+        <v>6</v>
+      </c>
+      <c r="F119" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10">
+      <c r="A122" s="23"/>
+    </row>
+    <row r="124" spans="1:10">
+      <c r="A124" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="B124" s="2"/>
+      <c r="C124" s="2"/>
+      <c r="D124" s="2"/>
+      <c r="E124" s="2"/>
+      <c r="F124" s="2"/>
+      <c r="G124" s="2"/>
+      <c r="H124" s="2"/>
+      <c r="I124" s="2"/>
+      <c r="J124" s="2"/>
+    </row>
+    <row r="125" spans="1:10">
+      <c r="A125" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B125" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C125" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D125" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E125" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F125" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G125" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H125" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I125" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J125" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10">
+      <c r="A126" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="B126" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C126" s="3"/>
+      <c r="D126" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="F126" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="G126" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H126" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I126" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J126" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10">
+      <c r="A128" t="s">
+        <v>21</v>
+      </c>
+      <c r="B128" t="s">
+        <v>122</v>
+      </c>
+      <c r="C128" t="s">
+        <v>22</v>
+      </c>
+      <c r="D128" t="s">
+        <v>123</v>
+      </c>
+      <c r="E128" t="s">
+        <v>5</v>
+      </c>
+      <c r="F128" t="s">
+        <v>85</v>
+      </c>
+      <c r="G128" t="s">
+        <v>7</v>
+      </c>
+      <c r="H128" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10">
+      <c r="A129" t="s">
+        <v>9</v>
+      </c>
+      <c r="B129" t="s">
+        <v>18</v>
+      </c>
+      <c r="C129" t="s">
+        <v>24</v>
+      </c>
+      <c r="D129" t="s">
+        <v>90</v>
+      </c>
+      <c r="E129" t="s">
+        <v>26</v>
+      </c>
+      <c r="F129" t="s">
+        <v>27</v>
+      </c>
+      <c r="G129" t="s">
+        <v>8</v>
+      </c>
+      <c r="H129" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10">
+      <c r="A130" t="s">
+        <v>28</v>
+      </c>
+      <c r="B130" t="s">
+        <v>19</v>
+      </c>
+      <c r="C130" t="s">
+        <v>29</v>
+      </c>
+      <c r="D130" t="s">
+        <v>20</v>
+      </c>
+      <c r="E130" t="s">
+        <v>30</v>
+      </c>
+      <c r="F130" t="s">
+        <v>51</v>
+      </c>
+      <c r="G130" t="s">
+        <v>32</v>
+      </c>
+      <c r="H130" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10">
+      <c r="A131" t="s">
+        <v>33</v>
+      </c>
+      <c r="B131" t="s">
+        <v>51</v>
+      </c>
+      <c r="C131" t="s">
+        <v>34</v>
+      </c>
+      <c r="D131" t="s">
+        <v>119</v>
+      </c>
+      <c r="E131" t="s">
+        <v>6</v>
+      </c>
+      <c r="F131" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10">
+      <c r="A134" s="23"/>
+    </row>
+    <row r="136" spans="1:10">
+      <c r="A136" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B136" s="2"/>
+      <c r="C136" s="2"/>
+      <c r="D136" s="2"/>
+      <c r="E136" s="2"/>
+      <c r="F136" s="2"/>
+      <c r="G136" s="2"/>
+      <c r="H136" s="2"/>
+      <c r="I136" s="2"/>
+      <c r="J136" s="2"/>
+    </row>
+    <row r="137" spans="1:10">
+      <c r="A137" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B137" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C137" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D137" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E137" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F137" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G137" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H137" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I137" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J137" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10">
+      <c r="A138" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B138" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="C138" s="3"/>
+      <c r="D138" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="E138" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="F138" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="G138" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H138" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I138" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="J138" s="6" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10">
+      <c r="A140" t="s">
+        <v>21</v>
+      </c>
+      <c r="B140" t="s">
+        <v>126</v>
+      </c>
+      <c r="C140" t="s">
+        <v>22</v>
+      </c>
+      <c r="D140" t="s">
+        <v>131</v>
+      </c>
+      <c r="E140" t="s">
+        <v>5</v>
+      </c>
+      <c r="F140" t="s">
+        <v>127</v>
+      </c>
+      <c r="G140" t="s">
+        <v>7</v>
+      </c>
+      <c r="H140" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10">
+      <c r="A141" t="s">
+        <v>9</v>
+      </c>
+      <c r="B141" t="s">
+        <v>18</v>
+      </c>
+      <c r="C141" t="s">
+        <v>24</v>
+      </c>
+      <c r="D141" t="s">
+        <v>90</v>
+      </c>
+      <c r="E141" t="s">
+        <v>26</v>
+      </c>
+      <c r="F141" t="s">
+        <v>27</v>
+      </c>
+      <c r="G141" t="s">
+        <v>8</v>
+      </c>
+      <c r="H141" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10">
+      <c r="A142" t="s">
+        <v>28</v>
+      </c>
+      <c r="B142" t="s">
+        <v>129</v>
+      </c>
+      <c r="C142" t="s">
+        <v>29</v>
+      </c>
+      <c r="D142" t="s">
+        <v>130</v>
+      </c>
+      <c r="E142" t="s">
+        <v>30</v>
+      </c>
+      <c r="F142" t="s">
+        <v>51</v>
+      </c>
+      <c r="G142" t="s">
+        <v>32</v>
+      </c>
+      <c r="H142" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10">
+      <c r="A143" t="s">
+        <v>33</v>
+      </c>
+      <c r="B143" t="s">
+        <v>51</v>
+      </c>
+      <c r="C143" t="s">
+        <v>34</v>
+      </c>
+      <c r="D143" t="s">
+        <v>119</v>
+      </c>
+      <c r="E143" t="s">
+        <v>6</v>
+      </c>
+      <c r="F143" t="s">
+        <v>128</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="F9:H9"/>
+    <mergeCell ref="A11:H11"/>
+    <mergeCell ref="A13:H13"/>
+    <mergeCell ref="A16:H16"/>
+    <mergeCell ref="A18:C18"/>
+    <mergeCell ref="A22:E22"/>
+    <mergeCell ref="A29:J29"/>
+    <mergeCell ref="F36:H36"/>
+    <mergeCell ref="A38:H38"/>
+    <mergeCell ref="A40:H40"/>
+    <mergeCell ref="A43:H43"/>
+    <mergeCell ref="A45:C45"/>
+    <mergeCell ref="A50:E50"/>
+    <mergeCell ref="A58:J58"/>
+    <mergeCell ref="F65:H65"/>
+    <mergeCell ref="A67:H67"/>
+    <mergeCell ref="A69:H69"/>
+    <mergeCell ref="A72:H72"/>
+    <mergeCell ref="A74:C74"/>
+    <mergeCell ref="A78:E78"/>
+    <mergeCell ref="A85:J85"/>
+    <mergeCell ref="F92:H92"/>
+    <mergeCell ref="A94:H94"/>
+    <mergeCell ref="A96:H96"/>
+    <mergeCell ref="A99:H99"/>
+    <mergeCell ref="A101:C101"/>
+    <mergeCell ref="A105:E105"/>
+    <mergeCell ref="A112:J112"/>
+    <mergeCell ref="F119:H119"/>
+    <mergeCell ref="A124:J124"/>
+    <mergeCell ref="F131:H131"/>
+    <mergeCell ref="A136:J136"/>
+    <mergeCell ref="F143:H143"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>